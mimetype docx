--- v0 (2026-05-19)
+++ v1 (2026-10-10)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0073128D" w:rsidRDefault="0095229C" w:rsidP="00B25B3B">
+    <w:p w14:paraId="7A87D1C2" w14:textId="77777777" w:rsidR="0073128D" w:rsidRDefault="0095229C" w:rsidP="00B25B3B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
         <w:ind w:left="142" w:firstLine="284"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00197392">
         <w:rPr>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="478709DE" wp14:editId="7DFB4F7E">
             <wp:extent cx="11896725" cy="8477250"/>
             <wp:effectExtent l="0" t="57150" r="0" b="114300"/>
             <wp:docPr id="1" name="Diyagram 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="0073128D" w:rsidSect="009F479C">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="0" w:right="1245" w:bottom="0" w:left="0" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -87,135 +87,142 @@
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0042160D"/>
     <w:rsid w:val="00035E86"/>
     <w:rsid w:val="00075ABB"/>
     <w:rsid w:val="001027A8"/>
     <w:rsid w:val="00107378"/>
+    <w:rsid w:val="00147465"/>
     <w:rsid w:val="00173338"/>
     <w:rsid w:val="00197392"/>
     <w:rsid w:val="001D54C4"/>
     <w:rsid w:val="002449B9"/>
     <w:rsid w:val="003C2EED"/>
     <w:rsid w:val="0042160D"/>
     <w:rsid w:val="00443E75"/>
     <w:rsid w:val="00492470"/>
     <w:rsid w:val="004B194D"/>
     <w:rsid w:val="00537EAE"/>
     <w:rsid w:val="005466A4"/>
     <w:rsid w:val="00570712"/>
     <w:rsid w:val="00581C03"/>
+    <w:rsid w:val="00605D32"/>
     <w:rsid w:val="00691594"/>
+    <w:rsid w:val="006B02D5"/>
     <w:rsid w:val="006D50EB"/>
     <w:rsid w:val="0073128D"/>
     <w:rsid w:val="00733085"/>
     <w:rsid w:val="00776FEE"/>
     <w:rsid w:val="007974D3"/>
     <w:rsid w:val="007A5C94"/>
     <w:rsid w:val="00833709"/>
     <w:rsid w:val="008F47C5"/>
     <w:rsid w:val="0092647B"/>
     <w:rsid w:val="009329DE"/>
     <w:rsid w:val="0095229C"/>
     <w:rsid w:val="009F479C"/>
     <w:rsid w:val="00A011E1"/>
     <w:rsid w:val="00A24CB6"/>
     <w:rsid w:val="00AA27C8"/>
     <w:rsid w:val="00B11436"/>
     <w:rsid w:val="00B25B3B"/>
     <w:rsid w:val="00B26325"/>
     <w:rsid w:val="00B26D2F"/>
     <w:rsid w:val="00B67CDB"/>
     <w:rsid w:val="00BE6A4B"/>
     <w:rsid w:val="00CA583B"/>
+    <w:rsid w:val="00CE0A55"/>
     <w:rsid w:val="00D17C33"/>
     <w:rsid w:val="00D8347E"/>
     <w:rsid w:val="00E0771C"/>
     <w:rsid w:val="00E113D9"/>
+    <w:rsid w:val="00E61B4B"/>
     <w:rsid w:val="00E769B3"/>
     <w:rsid w:val="00F30F5B"/>
     <w:rsid w:val="00F31C08"/>
     <w:rsid w:val="00FB0669"/>
     <w:rsid w:val="00FE5CD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1516DAAE"/>
   <w15:docId w15:val="{B79126D4-458A-4DD2-A8BF-0513F9660E33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -646,51 +653,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
@@ -1456,51 +1463,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{76DDA828-1FAA-4A98-907F-1E3646C03677}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d2" qsCatId="3D" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1" csCatId="mainScheme" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d2#1" qsCatId="3D" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1#1" csCatId="mainScheme" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}">
       <dgm:prSet phldrT="[Metin]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="tr-TR" sz="1050" b="1">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>MÜDÜR</a:t>
           </a:r>
         </a:p>
@@ -2074,1141 +2081,1046 @@
             <a:t>Yabancı Diller Bölümü</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D4AA218F-46C6-4553-ADE5-6625E35B875F}" type="parTrans" cxnId="{8A6E7BD2-8A43-4DCE-A494-5F4B52DD52BF}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9490CEA9-1619-46FC-A9F6-4B3BA61857C6}" type="sibTrans" cxnId="{8A6E7BD2-8A43-4DCE-A494-5F4B52DD52BF}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
+          <a:endParaRPr lang="tr-TR"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{17D10180-E08B-4345-AA81-556149C845AE}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="tr-TR" sz="800" b="1" i="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Erasmus Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>SİUZEM Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Bologna/TYYÇ Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Yabancı Uyruklu Öğrenci Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Spor Dostu Kampüs Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Sıfır Atık Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Pedagojik Formasyon Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>İş-Kur Birim Koordinatörlüğü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>OSD Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Birim Kariyer Temsilcisi</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Akademik Teşvik Üst Kurul Üyeliği</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>İç Kontrol Komisyonu Birim Temsilcisi</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Özel Gereksinimli Öğrenci Danışmanı</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0"/>
+            <a:t>Mütercim Tercümanlık Bölüm Koordinatörlüğü</a:t>
+          </a:r>
+          <a:endParaRPr lang="tr-TR" sz="900" b="1" i="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="900" b="0" i="0"/>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr lang="tr-TR" sz="900" b="1"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{173A1B8A-C065-4843-99B6-A88C0EE37A8C}" type="parTrans" cxnId="{30345880-7E9B-4966-922D-1B3737C806D8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="tr-TR"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9476C1B6-49B7-4842-8788-CD75281001EF}" type="sibTrans" cxnId="{30345880-7E9B-4966-922D-1B3737C806D8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8E87B218-167F-4BF7-85BC-46251426E96E}" type="pres">
       <dgm:prSet presAssocID="{76DDA828-1FAA-4A98-907F-1E3646C03677}" presName="hierChild1" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:orgChart val="1"/>
           <dgm:chPref val="1"/>
           <dgm:dir/>
           <dgm:animOne val="branch"/>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{86E18B5A-0959-4467-B98F-390914BC1A33}" type="pres">
       <dgm:prSet presAssocID="{C6770891-3C1B-4021-BE07-9F00202556E7}" presName="hierRoot1" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4F00DCD1-4286-4386-A0C5-29E2C41B53FB}" type="pres">
       <dgm:prSet presAssocID="{C6770891-3C1B-4021-BE07-9F00202556E7}" presName="rootComposite1" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5A78D4B2-FA8A-468E-ADE7-5482DD91948D}" type="pres">
       <dgm:prSet presAssocID="{C6770891-3C1B-4021-BE07-9F00202556E7}" presName="rootText1" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="3" custScaleX="146410" custScaleY="121002" custLinFactX="118776" custLinFactNeighborX="200000" custLinFactNeighborY="-63">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9837EAAE-5808-42CA-A87F-D43285CEB3F0}" type="pres">
       <dgm:prSet presAssocID="{C6770891-3C1B-4021-BE07-9F00202556E7}" presName="rootConnector1" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{EE09196F-900D-4CEE-9A6D-396B7D97903E}" type="pres">
       <dgm:prSet presAssocID="{C6770891-3C1B-4021-BE07-9F00202556E7}" presName="hierChild2" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A5A328E3-D799-4F7A-902B-DF82628A6C5C}" type="pres">
       <dgm:prSet presAssocID="{C6770891-3C1B-4021-BE07-9F00202556E7}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{73224B4D-D070-4232-A80C-874D35A0E5BA}" type="pres">
       <dgm:prSet presAssocID="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" presName="hierRoot1" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6B8D6A41-9644-45E3-ABDA-5A9680B718C9}" type="pres">
       <dgm:prSet presAssocID="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" presName="rootComposite1" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D435C49D-674A-403F-9363-F17AA91E659E}" type="pres">
       <dgm:prSet presAssocID="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" presName="rootText1" presStyleLbl="node0" presStyleIdx="1" presStyleCnt="3" custScaleX="146410" custScaleY="121002" custLinFactNeighborX="-62543" custLinFactNeighborY="-63">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E3544FF4-B671-4815-89E3-E638670D48EC}" type="pres">
       <dgm:prSet presAssocID="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" presName="rootConnector1" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7111C2E2-FBBC-4E08-804A-960728ABFE8D}" type="pres">
       <dgm:prSet presAssocID="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" presName="hierChild2" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B42490AC-5E96-4DBB-B244-AB645F44550A}" type="pres">
       <dgm:prSet presAssocID="{4BB406E2-D959-44C4-8386-3D9988469932}" presName="Name37" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="3"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6DA55221-CBBD-427A-8040-846C449DE620}" type="pres">
       <dgm:prSet presAssocID="{47BE389D-26B9-4603-8802-B8A96B2825C1}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{23B5963C-18B0-4D4B-AD9C-6FBA96CD1B88}" type="pres">
       <dgm:prSet presAssocID="{47BE389D-26B9-4603-8802-B8A96B2825C1}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3E24C2E8-E360-44DA-B24F-86B772218B97}" type="pres">
       <dgm:prSet presAssocID="{47BE389D-26B9-4603-8802-B8A96B2825C1}" presName="rootText" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="1" custScaleX="134838" custLinFactX="-100000" custLinFactY="206324" custLinFactNeighborX="-142036" custLinFactNeighborY="300000">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0CAAEB14-E13B-40AB-AB7A-54822A5BC221}" type="pres">
       <dgm:prSet presAssocID="{47BE389D-26B9-4603-8802-B8A96B2825C1}" presName="rootConnector" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C4FF9F74-ADA4-4C7F-8593-81CEB4E06BB3}" type="pres">
       <dgm:prSet presAssocID="{47BE389D-26B9-4603-8802-B8A96B2825C1}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{29AD05DE-D3EB-4FD8-BD06-D527D9082E3B}" type="pres">
       <dgm:prSet presAssocID="{47BE389D-26B9-4603-8802-B8A96B2825C1}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6BD14605-9BEB-460B-8E56-3D8D881F4E51}" type="pres">
       <dgm:prSet presAssocID="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{51FE6479-37E3-4E18-9C5A-0A3E600F933A}" type="pres">
       <dgm:prSet presAssocID="{EA4C586A-5C58-4074-89E3-D54881435FC9}" presName="Name111" presStyleLbl="parChTrans1D2" presStyleIdx="1" presStyleCnt="3"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{493D99A6-C5F6-456A-8C0C-BDE49BF4A67E}" type="pres">
       <dgm:prSet presAssocID="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" presName="hierRoot3" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{67D07B75-CA61-4F54-9FC5-BCB4F962DDEE}" type="pres">
       <dgm:prSet presAssocID="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" presName="rootComposite3" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8808E47B-3DFA-42A7-9279-0CBDEE03D9FE}" type="pres">
       <dgm:prSet presAssocID="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" presName="rootText3" presStyleLbl="asst1" presStyleIdx="0" presStyleCnt="2" custScaleX="144729" custScaleY="91858" custLinFactY="92863" custLinFactNeighborX="-20985" custLinFactNeighborY="100000">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{70A4D5CC-B4AF-4498-ABE4-DB9F805B0FF9}" type="pres">
       <dgm:prSet presAssocID="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" presName="rootConnector3" presStyleLbl="asst1" presStyleIdx="0" presStyleCnt="2"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{810F500B-2CB5-47F6-BB52-11DF0CB7554C}" type="pres">
       <dgm:prSet presAssocID="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" presName="hierChild6" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{313F904C-E643-4232-9384-76712C4F2637}" type="pres">
-      <dgm:prSet presAssocID="{D4AA218F-46C6-4553-ADE5-6625E35B875F}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{D4AA218F-46C6-4553-ADE5-6625E35B875F}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="0" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{30B7CC18-50D4-458E-8DB8-DDA69CE58222}" type="pres">
       <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8EA8FD81-E699-4BDD-98CD-EF22493F5CAE}" type="pres">
       <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{53A9C9B0-87F4-4382-AAB3-9896557408CF}" type="pres">
-      <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="rootText" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="6" custScaleX="118020" custLinFactX="-14783" custLinFactY="93443" custLinFactNeighborX="-100000" custLinFactNeighborY="100000">
+      <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="rootText" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="7" custScaleX="140873" custLinFactX="-14783" custLinFactY="93443" custLinFactNeighborX="-100000" custLinFactNeighborY="100000">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F9B43D21-8D1C-4ACC-8086-02B15D76CD41}" type="pres">
-      <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="0" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F0924237-5663-452B-B34A-F849C8144316}" type="pres">
       <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{75BD494D-6FBF-49A5-B218-F4D74526DBEE}" type="pres">
+      <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="hierChild5" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0BE750BE-413D-4E4D-9944-F1C36AA1BA66}" type="pres">
+      <dgm:prSet presAssocID="{173A1B8A-C065-4843-99B6-A88C0EE37A8C}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="7"/>
+      <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{75BD494D-6FBF-49A5-B218-F4D74526DBEE}" type="pres">
-      <dgm:prSet presAssocID="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" presName="hierChild5" presStyleCnt="0"/>
+    <dgm:pt modelId="{84F73945-72D2-4CA5-AAB8-9F3FA792FAD9}" type="pres">
+      <dgm:prSet presAssocID="{17D10180-E08B-4345-AA81-556149C845AE}" presName="hierRoot2" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:hierBranch val="init"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{881A10A3-DDB4-4124-82C7-9890530628FF}" type="pres">
+      <dgm:prSet presAssocID="{17D10180-E08B-4345-AA81-556149C845AE}" presName="rootComposite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{CAD55840-5AFD-4DB2-B7E0-D613E31C3DC4}" type="pres">
+      <dgm:prSet presAssocID="{17D10180-E08B-4345-AA81-556149C845AE}" presName="rootText" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="7" custAng="10800000" custFlipVert="1" custScaleX="119002" custScaleY="263281" custLinFactX="-14592" custLinFactY="63218" custLinFactNeighborX="-100000" custLinFactNeighborY="100000">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="3"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
+    <dgm:pt modelId="{79CD6637-F165-4F1E-AA9D-27FEF34C5FE5}" type="pres">
+      <dgm:prSet presAssocID="{17D10180-E08B-4345-AA81-556149C845AE}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="7"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="tr-TR"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7198B736-E820-456F-9175-3074CA3A8532}" type="pres">
+      <dgm:prSet presAssocID="{17D10180-E08B-4345-AA81-556149C845AE}" presName="hierChild4" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1838701E-BD5D-4CE5-B20E-A6D4FEC75C9E}" type="pres">
+      <dgm:prSet presAssocID="{17D10180-E08B-4345-AA81-556149C845AE}" presName="hierChild5" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
     <dgm:pt modelId="{A8452D2A-CEA7-4E8E-9445-2F61224A3CD5}" type="pres">
       <dgm:prSet presAssocID="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" presName="hierChild7" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BEA7F2DC-A765-4739-94ED-8967CDA78440}" type="pres">
       <dgm:prSet presAssocID="{5A6C8016-A574-43D5-B604-4406C87E2321}" presName="Name111" presStyleLbl="parChTrans1D2" presStyleIdx="2" presStyleCnt="3"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BEC3851F-8553-4A0F-B141-5D9D8B69643A}" type="pres">
       <dgm:prSet presAssocID="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" presName="hierRoot3" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A37232BC-C4F1-4BF4-86F9-02E3981FA81A}" type="pres">
       <dgm:prSet presAssocID="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" presName="rootComposite3" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2ED1FB29-6548-479D-902E-3C9799549629}" type="pres">
       <dgm:prSet presAssocID="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" presName="rootText3" presStyleLbl="asst1" presStyleIdx="1" presStyleCnt="2" custScaleX="155302" custScaleY="98976" custLinFactY="92636" custLinFactNeighborX="-61463" custLinFactNeighborY="100000">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BCDDBFCA-DCCA-446F-BAF6-16E0450E6DD5}" type="pres">
       <dgm:prSet presAssocID="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" presName="rootConnector3" presStyleLbl="asst1" presStyleIdx="1" presStyleCnt="2"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D23FBD61-B367-44B8-83D6-79D91A2C1C99}" type="pres">
       <dgm:prSet presAssocID="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" presName="hierChild6" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{96D70B78-C8A6-403D-BA78-DA1977F19F06}" type="pres">
-      <dgm:prSet presAssocID="{A251B2BE-F626-46AE-AB70-46BF9C2E8C88}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="1" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{A251B2BE-F626-46AE-AB70-46BF9C2E8C88}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A2828BF5-3762-4CAA-AF4C-F6BA2B98FC6D}" type="pres">
       <dgm:prSet presAssocID="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="r"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8DC0AF5A-8BD8-4C0B-ACD7-04ABD01FB91D}" type="pres">
       <dgm:prSet presAssocID="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D884B4FA-7021-4878-BF1A-B5720AC60C85}" type="pres">
-      <dgm:prSet presAssocID="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" presName="rootText" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="6" custScaleX="139794" custScaleY="77281" custLinFactY="21922" custLinFactNeighborX="10625" custLinFactNeighborY="100000">
+      <dgm:prSet presAssocID="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" presName="rootText" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="7" custScaleX="139794" custScaleY="77281" custLinFactY="21922" custLinFactNeighborX="10625" custLinFactNeighborY="100000">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E602DC47-F916-4FAF-8538-B3E70209D43E}" type="pres">
-      <dgm:prSet presAssocID="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="1" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{503B714E-7D6E-4125-8E43-2DAC1D7C839A}" type="pres">
       <dgm:prSet presAssocID="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2DCC1554-C4AA-46B9-98A6-D2CF5C92D26B}" type="pres">
       <dgm:prSet presAssocID="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4E344C6E-DCF4-43C6-A7B6-C24D0E1BF8C8}" type="pres">
-      <dgm:prSet presAssocID="{32122FDE-0089-4B7C-8E2A-345929E88D8D}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="2" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{32122FDE-0089-4B7C-8E2A-345929E88D8D}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{63D8A95A-46CF-487D-8763-E6C7C24F318A}" type="pres">
       <dgm:prSet presAssocID="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6D3D5B02-9728-4E42-ADE0-DDF30448B98F}" type="pres">
       <dgm:prSet presAssocID="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4B237D18-E195-4139-9657-70D5A9F44F1D}" type="pres">
-      <dgm:prSet presAssocID="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" presName="rootText" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="6" custScaleX="138675" custScaleY="74544" custLinFactNeighborX="11197" custLinFactNeighborY="84718">
+      <dgm:prSet presAssocID="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" presName="rootText" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="7" custScaleX="138675" custScaleY="74544" custLinFactNeighborX="11197" custLinFactNeighborY="84718">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6200BE39-AC39-4162-BE2A-87664DDA62E1}" type="pres">
-      <dgm:prSet presAssocID="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="2" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E8C3C628-B1DE-47E6-BC6A-1FE99C7E8C6B}" type="pres">
       <dgm:prSet presAssocID="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9589D285-9BC4-4A1C-8B22-952BB89E9B9E}" type="pres">
       <dgm:prSet presAssocID="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{14326CA9-0136-461F-A9FC-7AB401B4C62E}" type="pres">
-      <dgm:prSet presAssocID="{5C3CFACA-F6B8-4DE1-9871-695BE7064907}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="3" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{5C3CFACA-F6B8-4DE1-9871-695BE7064907}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C81B20C5-9507-4EB7-B223-B142E3413889}" type="pres">
       <dgm:prSet presAssocID="{7A4DD359-123D-4793-938A-535A05A02C8C}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2D1BF54C-650A-4B4F-92A2-738ECFBB38F4}" type="pres">
       <dgm:prSet presAssocID="{7A4DD359-123D-4793-938A-535A05A02C8C}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8DC77FC3-CFFC-42EF-A325-A8396D51F54B}" type="pres">
-      <dgm:prSet presAssocID="{7A4DD359-123D-4793-938A-535A05A02C8C}" presName="rootText" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="6" custScaleX="136885" custScaleY="76603" custLinFactNeighborX="12891" custLinFactNeighborY="52993">
+      <dgm:prSet presAssocID="{7A4DD359-123D-4793-938A-535A05A02C8C}" presName="rootText" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="7" custScaleX="136885" custScaleY="76603" custLinFactNeighborX="12891" custLinFactNeighborY="52993">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7EC4240A-115C-4CC5-9BC4-8F74C6A9864F}" type="pres">
-      <dgm:prSet presAssocID="{7A4DD359-123D-4793-938A-535A05A02C8C}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="3" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{7A4DD359-123D-4793-938A-535A05A02C8C}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F70829A7-4986-46EB-A6AB-0C15847ECC79}" type="pres">
       <dgm:prSet presAssocID="{7A4DD359-123D-4793-938A-535A05A02C8C}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{54AFDAE5-DE90-4905-951E-ECFE306A962E}" type="pres">
       <dgm:prSet presAssocID="{7A4DD359-123D-4793-938A-535A05A02C8C}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2BAB273F-E2E8-418D-B0B6-47EB41EF0FC0}" type="pres">
-      <dgm:prSet presAssocID="{C64A31A1-AA3B-451C-BD68-90CC4C600212}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="4" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{C64A31A1-AA3B-451C-BD68-90CC4C600212}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="5" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9F74DF4D-792C-437B-809F-4467EA324628}" type="pres">
       <dgm:prSet presAssocID="{285C4D08-7322-42F2-BC16-CE8F2F199512}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3EF2F5A0-128A-447E-859F-9CC411B159A6}" type="pres">
       <dgm:prSet presAssocID="{285C4D08-7322-42F2-BC16-CE8F2F199512}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5A115E86-5113-4ED3-B238-B73CA33DA510}" type="pres">
-      <dgm:prSet presAssocID="{285C4D08-7322-42F2-BC16-CE8F2F199512}" presName="rootText" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="6" custScaleX="136653" custScaleY="76510" custLinFactNeighborX="14023" custLinFactNeighborY="18066">
+      <dgm:prSet presAssocID="{285C4D08-7322-42F2-BC16-CE8F2F199512}" presName="rootText" presStyleLbl="node3" presStyleIdx="5" presStyleCnt="7" custScaleX="136653" custScaleY="76510" custLinFactNeighborX="14023" custLinFactNeighborY="18066">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6772947D-12F7-41F2-B424-A6CAC9C5B51A}" type="pres">
-      <dgm:prSet presAssocID="{285C4D08-7322-42F2-BC16-CE8F2F199512}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="4" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{285C4D08-7322-42F2-BC16-CE8F2F199512}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="5" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AC5B11CF-FD9C-4408-86DB-4F095E82708A}" type="pres">
       <dgm:prSet presAssocID="{285C4D08-7322-42F2-BC16-CE8F2F199512}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{817AD025-FE07-4DCA-B4CB-DEFB96ABAD91}" type="pres">
       <dgm:prSet presAssocID="{285C4D08-7322-42F2-BC16-CE8F2F199512}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CB66A41A-45CC-47E1-89A8-D682499BE4D4}" type="pres">
-      <dgm:prSet presAssocID="{E56027D4-DFBC-49B8-82C6-43091A42848B}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="5" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{E56027D4-DFBC-49B8-82C6-43091A42848B}" presName="Name37" presStyleLbl="parChTrans1D3" presStyleIdx="6" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{70F972B6-86ED-44D6-B852-FB72E3E46C1F}" type="pres">
       <dgm:prSet presAssocID="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" presName="hierRoot2" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8A6DCA4B-0EE0-4228-A08C-7AF6975A5F04}" type="pres">
       <dgm:prSet presAssocID="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" presName="rootComposite" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C394E421-1938-4961-8309-0AE3B34E61E6}" type="pres">
-      <dgm:prSet presAssocID="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" presName="rootText" presStyleLbl="node3" presStyleIdx="5" presStyleCnt="6" custScaleX="135273" custScaleY="86378" custLinFactNeighborX="15150" custLinFactNeighborY="-17074">
+      <dgm:prSet presAssocID="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" presName="rootText" presStyleLbl="node3" presStyleIdx="6" presStyleCnt="7" custScaleX="135273" custScaleY="86378" custLinFactNeighborX="15150" custLinFactNeighborY="-17074">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A4333B72-9D13-42CA-B3FD-7B30A643061C}" type="pres">
-      <dgm:prSet presAssocID="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="5" presStyleCnt="6"/>
+      <dgm:prSet presAssocID="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" presName="rootConnector" presStyleLbl="node3" presStyleIdx="6" presStyleCnt="7"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36055E06-01C2-409A-95B4-57065E2E1E0A}" type="pres">
       <dgm:prSet presAssocID="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" presName="hierChild4" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B35B25DF-737E-4CDF-BABE-3A5CB9CF6E30}" type="pres">
       <dgm:prSet presAssocID="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F7238068-D1F7-4E56-9B8B-E336434BB9D6}" type="pres">
       <dgm:prSet presAssocID="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" presName="hierChild7" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13F86E90-0B9C-4D3C-9C50-EAE174B6DC97}" type="pres">
       <dgm:prSet presAssocID="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" presName="hierRoot1" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:hierBranch val="init"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C9F65C09-56FF-41C1-BB37-621856007640}" type="pres">
       <dgm:prSet presAssocID="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" presName="rootComposite1" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1D018236-992D-4524-9299-7C179F58B061}" type="pres">
       <dgm:prSet presAssocID="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" presName="rootText1" presStyleLbl="node0" presStyleIdx="2" presStyleCnt="3" custScaleX="146410" custScaleY="121002" custLinFactX="-200000" custLinFactNeighborX="-232384" custLinFactNeighborY="-63">
         <dgm:presLayoutVars>
           <dgm:chPref val="3"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{189D43AD-7DD3-4F9F-AAC6-DD5BEA3EE761}" type="pres">
       <dgm:prSet presAssocID="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" presName="rootConnector1" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="0"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="tr-TR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A48EE8CE-1FA8-4171-A07D-63384F02F38C}" type="pres">
       <dgm:prSet presAssocID="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" presName="hierChild2" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5C95F986-56B2-447D-BFC0-B3564CE0A5F6}" type="pres">
       <dgm:prSet presAssocID="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
-    <dgm:cxn modelId="{E80A12EA-FCF9-4FE9-B2F2-65C335E94606}" type="presOf" srcId="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" destId="{53A9C9B0-87F4-4382-AAB3-9896557408CF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{96661FCA-3EAC-4E70-8A8C-0BB18C6BDCED}" type="presOf" srcId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" destId="{D435C49D-674A-403F-9363-F17AA91E659E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{B0AC041E-04AD-43E3-8527-002C19CF490C}" type="presOf" srcId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" destId="{BCDDBFCA-DCCA-446F-BAF6-16E0450E6DD5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{8281694E-072D-4E9A-B1DD-853B7D11823B}" type="presOf" srcId="{A251B2BE-F626-46AE-AB70-46BF9C2E8C88}" destId="{96D70B78-C8A6-403D-BA78-DA1977F19F06}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{C5436E6E-E4D6-46DA-B094-4249C65389DB}" srcId="{76DDA828-1FAA-4A98-907F-1E3646C03677}" destId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" srcOrd="1" destOrd="0" parTransId="{759189A1-7FF1-4363-AB32-102F9F594463}" sibTransId="{6007FA0D-F570-46CB-8091-357D2EA2E5E2}"/>
+    <dgm:cxn modelId="{89C4DEF1-B254-4AE3-8E65-484B487BB423}" type="presOf" srcId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" destId="{E3544FF4-B671-4815-89E3-E638670D48EC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{4ED6514B-94AF-47DA-AA4A-8471BC42BBAB}" type="presOf" srcId="{17D10180-E08B-4345-AA81-556149C845AE}" destId="{79CD6637-F165-4F1E-AA9D-27FEF34C5FE5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{B2173961-F001-4E09-934B-192F6763B35B}" srcId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" destId="{47BE389D-26B9-4603-8802-B8A96B2825C1}" srcOrd="0" destOrd="0" parTransId="{4BB406E2-D959-44C4-8386-3D9988469932}" sibTransId="{67BE8209-E006-4CB9-87E4-71EF96E13359}"/>
+    <dgm:cxn modelId="{F8D745D7-E359-421B-885B-B73EF937C2EF}" type="presOf" srcId="{7A4DD359-123D-4793-938A-535A05A02C8C}" destId="{7EC4240A-115C-4CC5-9BC4-8F74C6A9864F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{E5AAE64D-1EAF-4395-9C06-3E3E307F7199}" type="presOf" srcId="{C64A31A1-AA3B-451C-BD68-90CC4C600212}" destId="{2BAB273F-E2E8-418D-B0B6-47EB41EF0FC0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{D0D105FE-709B-42CD-9B11-0ABEB5D80022}" type="presOf" srcId="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" destId="{F9B43D21-8D1C-4ACC-8086-02B15D76CD41}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{DE52C11B-C468-4A81-ADA7-869FA79D9EC0}" type="presOf" srcId="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" destId="{189D43AD-7DD3-4F9F-AAC6-DD5BEA3EE761}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{8E5E5BBD-372A-4F2E-AC1C-B462997DD49A}" type="presOf" srcId="{47BE389D-26B9-4603-8802-B8A96B2825C1}" destId="{3E24C2E8-E360-44DA-B24F-86B772218B97}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{0D953882-59BE-4173-AA9E-25469E2A0609}" srcId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" destId="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" srcOrd="0" destOrd="0" parTransId="{A251B2BE-F626-46AE-AB70-46BF9C2E8C88}" sibTransId="{2B276EA2-8988-43AE-95A5-ECA729F8E716}"/>
-[...17 lines deleted...]
-    <dgm:cxn modelId="{C5436E6E-E4D6-46DA-B094-4249C65389DB}" srcId="{76DDA828-1FAA-4A98-907F-1E3646C03677}" destId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" srcOrd="1" destOrd="0" parTransId="{759189A1-7FF1-4363-AB32-102F9F594463}" sibTransId="{6007FA0D-F570-46CB-8091-357D2EA2E5E2}"/>
     <dgm:cxn modelId="{B86CA6E7-A906-4083-8CFD-AAA1C8022041}" type="presOf" srcId="{C6770891-3C1B-4021-BE07-9F00202556E7}" destId="{5A78D4B2-FA8A-468E-ADE7-5482DD91948D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{8A6E7BD2-8A43-4DCE-A494-5F4B52DD52BF}" srcId="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" destId="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" srcOrd="0" destOrd="0" parTransId="{D4AA218F-46C6-4553-ADE5-6625E35B875F}" sibTransId="{9490CEA9-1619-46FC-A9F6-4B3BA61857C6}"/>
+    <dgm:cxn modelId="{DBE593E2-9209-4064-84E7-01D1C267D7E9}" type="presOf" srcId="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" destId="{1D018236-992D-4524-9299-7C179F58B061}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{5311FCD8-6CD4-42A4-98E1-6E6DA50AE53B}" srcId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" destId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" srcOrd="2" destOrd="0" parTransId="{5A6C8016-A574-43D5-B604-4406C87E2321}" sibTransId="{6E5C3129-7371-4F18-A37B-E5B402095C4E}"/>
+    <dgm:cxn modelId="{89D21120-1516-4128-A749-60E9DEA265DD}" type="presOf" srcId="{5A6C8016-A574-43D5-B604-4406C87E2321}" destId="{BEA7F2DC-A765-4739-94ED-8967CDA78440}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{3A000813-545E-478D-AD97-B5789CB53B63}" srcId="{76DDA828-1FAA-4A98-907F-1E3646C03677}" destId="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" srcOrd="2" destOrd="0" parTransId="{590CF25F-9E6C-4EB3-93E6-65D152E2066D}" sibTransId="{95CA38C9-EFAD-4695-A4DD-2EA56B8832A3}"/>
+    <dgm:cxn modelId="{F3C888B6-3D73-4BAA-A67C-0D61A65470E6}" srcId="{76DDA828-1FAA-4A98-907F-1E3646C03677}" destId="{C6770891-3C1B-4021-BE07-9F00202556E7}" srcOrd="0" destOrd="0" parTransId="{81E1E642-BDDD-4476-8314-469088812A43}" sibTransId="{6F7C1A22-47B9-4539-9222-63042D228F0E}"/>
+    <dgm:cxn modelId="{77F458DD-AF84-4FE3-AFB4-F9E0F1CC173C}" type="presOf" srcId="{C6770891-3C1B-4021-BE07-9F00202556E7}" destId="{9837EAAE-5808-42CA-A87F-D43285CEB3F0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{AE072B46-D244-40DC-AB03-14F5EDB5A722}" type="presOf" srcId="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" destId="{4B237D18-E195-4139-9657-70D5A9F44F1D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{9C3122B6-FE50-46B5-A79E-CF092A49515B}" type="presOf" srcId="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" destId="{6200BE39-AC39-4162-BE2A-87664DDA62E1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{73AB62A9-12A9-4B01-BEC2-A783E4571C14}" type="presOf" srcId="{285C4D08-7322-42F2-BC16-CE8F2F199512}" destId="{5A115E86-5113-4ED3-B238-B73CA33DA510}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{9C3122B6-FE50-46B5-A79E-CF092A49515B}" type="presOf" srcId="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" destId="{6200BE39-AC39-4162-BE2A-87664DDA62E1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{317A8F2B-D57A-4069-9E6F-838D0B52E71E}" type="presOf" srcId="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" destId="{8808E47B-3DFA-42A7-9279-0CBDEE03D9FE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{30345880-7E9B-4966-922D-1B3737C806D8}" srcId="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" destId="{17D10180-E08B-4345-AA81-556149C845AE}" srcOrd="1" destOrd="0" parTransId="{173A1B8A-C065-4843-99B6-A88C0EE37A8C}" sibTransId="{9476C1B6-49B7-4842-8788-CD75281001EF}"/>
+    <dgm:cxn modelId="{D776F264-521F-4A8B-B7EF-5EBE6130D52D}" type="presOf" srcId="{4BB406E2-D959-44C4-8386-3D9988469932}" destId="{B42490AC-5E96-4DBB-B244-AB645F44550A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{C8F0FACD-D6FA-48A7-8E51-5277F006D707}" type="presOf" srcId="{E56027D4-DFBC-49B8-82C6-43091A42848B}" destId="{CB66A41A-45CC-47E1-89A8-D682499BE4D4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{12EA9028-0607-400B-B563-91AC37AA4F63}" srcId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" destId="{7A4DD359-123D-4793-938A-535A05A02C8C}" srcOrd="2" destOrd="0" parTransId="{5C3CFACA-F6B8-4DE1-9871-695BE7064907}" sibTransId="{C454670C-740D-4BF6-9743-D4CAF570ACC8}"/>
+    <dgm:cxn modelId="{DD839323-FE63-4DEE-B70C-1287C6085669}" type="presOf" srcId="{173A1B8A-C065-4843-99B6-A88C0EE37A8C}" destId="{0BE750BE-413D-4E4D-9944-F1C36AA1BA66}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{190568D7-9BA2-4732-8D4C-EA80ACA89EDC}" srcId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" destId="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" srcOrd="1" destOrd="0" parTransId="{EA4C586A-5C58-4074-89E3-D54881435FC9}" sibTransId="{AC5383E9-4103-4413-9091-EC9C564FA839}"/>
+    <dgm:cxn modelId="{F95A0D0C-9179-40E9-8A85-FBC47EB01820}" type="presOf" srcId="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" destId="{D884B4FA-7021-4878-BF1A-B5720AC60C85}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{5425DB9B-244D-4510-9A8F-7F6DFDF164D3}" srcId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" destId="{CA727B56-7DD0-4C88-B37D-45E7A1218226}" srcOrd="1" destOrd="0" parTransId="{32122FDE-0089-4B7C-8E2A-345929E88D8D}" sibTransId="{74C0C4ED-9A85-4000-A083-8BB6E1C2BE54}"/>
+    <dgm:cxn modelId="{7FE6AC39-97FC-4AC2-B840-068A0C10D32E}" type="presOf" srcId="{5C3CFACA-F6B8-4DE1-9871-695BE7064907}" destId="{14326CA9-0136-461F-A9FC-7AB401B4C62E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{CDDE6FD7-0A64-44D5-B3AE-BC170AFB30CA}" type="presOf" srcId="{285C4D08-7322-42F2-BC16-CE8F2F199512}" destId="{6772947D-12F7-41F2-B424-A6CAC9C5B51A}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{AF61F854-3E7D-4B75-8EB7-CCCE3B4C7291}" srcId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" destId="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" srcOrd="4" destOrd="0" parTransId="{E56027D4-DFBC-49B8-82C6-43091A42848B}" sibTransId="{B16B23FD-9C6E-4E9C-BC6A-C49E909A6D25}"/>
+    <dgm:cxn modelId="{9C8494A7-E4E2-4298-B889-5D4C22D615FA}" srcId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" destId="{285C4D08-7322-42F2-BC16-CE8F2F199512}" srcOrd="3" destOrd="0" parTransId="{C64A31A1-AA3B-451C-BD68-90CC4C600212}" sibTransId="{1E2163BD-CA10-470C-A75C-319930D43DA8}"/>
+    <dgm:cxn modelId="{FCCA20D1-01D5-47B9-AE0E-7261A3A878F6}" type="presOf" srcId="{76DDA828-1FAA-4A98-907F-1E3646C03677}" destId="{8E87B218-167F-4BF7-85BC-46251426E96E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{F094B9D4-ED2E-4041-98BC-BD653CA88234}" type="presOf" srcId="{7A4DD359-123D-4793-938A-535A05A02C8C}" destId="{8DC77FC3-CFFC-42EF-A325-A8396D51F54B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{6A13418E-C2F6-4E83-B643-6C7D82C31067}" type="presOf" srcId="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" destId="{E602DC47-F916-4FAF-8538-B3E70209D43E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{E598FE6B-D2C5-4351-94B9-E985084F4AD5}" type="presOf" srcId="{D4AA218F-46C6-4553-ADE5-6625E35B875F}" destId="{313F904C-E643-4232-9384-76712C4F2637}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{E80A12EA-FCF9-4FE9-B2F2-65C335E94606}" type="presOf" srcId="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" destId="{53A9C9B0-87F4-4382-AAB3-9896557408CF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{FC7539B5-DC5F-489B-8F5C-B0623FC1A2B8}" type="presOf" srcId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" destId="{2ED1FB29-6548-479D-902E-3C9799549629}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{190568D7-9BA2-4732-8D4C-EA80ACA89EDC}" srcId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" destId="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" srcOrd="1" destOrd="0" parTransId="{EA4C586A-5C58-4074-89E3-D54881435FC9}" sibTransId="{AC5383E9-4103-4413-9091-EC9C564FA839}"/>
-[...8 lines deleted...]
-    <dgm:cxn modelId="{DBE593E2-9209-4064-84E7-01D1C267D7E9}" type="presOf" srcId="{39F775F9-1902-4A6C-96E9-8FD2CD83C332}" destId="{1D018236-992D-4524-9299-7C179F58B061}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{96661FCA-3EAC-4E70-8A8C-0BB18C6BDCED}" type="presOf" srcId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" destId="{D435C49D-674A-403F-9363-F17AA91E659E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{0D953882-59BE-4173-AA9E-25469E2A0609}" srcId="{CFD53421-FF1D-4134-95A0-88CB27D901FF}" destId="{2D3E30F9-13E0-4185-ACC9-664FEFB323C7}" srcOrd="0" destOrd="0" parTransId="{A251B2BE-F626-46AE-AB70-46BF9C2E8C88}" sibTransId="{2B276EA2-8988-43AE-95A5-ECA729F8E716}"/>
+    <dgm:cxn modelId="{BF8770ED-95EE-475B-82FD-A55E770D850A}" type="presOf" srcId="{32122FDE-0089-4B7C-8E2A-345929E88D8D}" destId="{4E344C6E-DCF4-43C6-A7B6-C24D0E1BF8C8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{84F998C8-FCF2-428F-85A4-70A6A74DA14E}" type="presOf" srcId="{92E38AA4-8D8A-45A1-ABAF-7D7FC3B157A8}" destId="{70A4D5CC-B4AF-4498-ABE4-DB9F805B0FF9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{BB4CE1D0-8BF6-4BBB-AEE2-501CB1DCF4C3}" type="presOf" srcId="{47BE389D-26B9-4603-8802-B8A96B2825C1}" destId="{0CAAEB14-E13B-40AB-AB7A-54822A5BC221}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C6631981-0A20-47A7-9F0B-A43B587DC792}" type="presOf" srcId="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" destId="{A4333B72-9D13-42CA-B3FD-7B30A643061C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{89C4DEF1-B254-4AE3-8E65-484B487BB423}" type="presOf" srcId="{D8453CF3-0498-4B4B-85DA-AD8C37E465B1}" destId="{E3544FF4-B671-4815-89E3-E638670D48EC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-[...5 lines deleted...]
-    <dgm:cxn modelId="{D0D105FE-709B-42CD-9B11-0ABEB5D80022}" type="presOf" srcId="{8A46DCE9-3F62-475F-BFAF-26DED5D61DC1}" destId="{F9B43D21-8D1C-4ACC-8086-02B15D76CD41}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{3BE9E261-C6AD-4F5B-92BC-8EC4D085C59F}" type="presOf" srcId="{E0E0AA23-7F89-4345-8C9E-F97157C82918}" destId="{C394E421-1938-4961-8309-0AE3B34E61E6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{CB8B0A7D-2576-4CC8-9431-A906B50BC13B}" type="presOf" srcId="{EA4C586A-5C58-4074-89E3-D54881435FC9}" destId="{51FE6479-37E3-4E18-9C5A-0A3E600F933A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{9FC1073E-6C38-4D75-8DFB-FE51F961D391}" type="presOf" srcId="{17D10180-E08B-4345-AA81-556149C845AE}" destId="{CAD55840-5AFD-4DB2-B7E0-D613E31C3DC4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{0D6CA26D-6654-4094-8371-E3578A3D40B9}" type="presParOf" srcId="{8E87B218-167F-4BF7-85BC-46251426E96E}" destId="{86E18B5A-0959-4467-B98F-390914BC1A33}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2F08E97B-2E1C-4E55-9241-702AFFC47FC1}" type="presParOf" srcId="{86E18B5A-0959-4467-B98F-390914BC1A33}" destId="{4F00DCD1-4286-4386-A0C5-29E2C41B53FB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{AB634A6C-0847-49FA-A493-A11FF3BD2AF4}" type="presParOf" srcId="{4F00DCD1-4286-4386-A0C5-29E2C41B53FB}" destId="{5A78D4B2-FA8A-468E-ADE7-5482DD91948D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{0267B3A4-104C-4701-913A-C81ACC552F29}" type="presParOf" srcId="{4F00DCD1-4286-4386-A0C5-29E2C41B53FB}" destId="{9837EAAE-5808-42CA-A87F-D43285CEB3F0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{0052E716-45D2-4625-9CB0-67BB07B39381}" type="presParOf" srcId="{86E18B5A-0959-4467-B98F-390914BC1A33}" destId="{EE09196F-900D-4CEE-9A6D-396B7D97903E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{8B3AAA82-613B-401A-8ED0-B48CD0E191B6}" type="presParOf" srcId="{86E18B5A-0959-4467-B98F-390914BC1A33}" destId="{A5A328E3-D799-4F7A-902B-DF82628A6C5C}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4FFB7DE5-518D-4C80-86B2-C6F3EAD60AFF}" type="presParOf" srcId="{8E87B218-167F-4BF7-85BC-46251426E96E}" destId="{73224B4D-D070-4232-A80C-874D35A0E5BA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4E9A144B-AA76-49F7-957E-72522D75F53F}" type="presParOf" srcId="{73224B4D-D070-4232-A80C-874D35A0E5BA}" destId="{6B8D6A41-9644-45E3-ABDA-5A9680B718C9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E8F5ED60-E2B5-44B3-9CA8-FF09769A2187}" type="presParOf" srcId="{6B8D6A41-9644-45E3-ABDA-5A9680B718C9}" destId="{D435C49D-674A-403F-9363-F17AA91E659E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4ABDEE1A-F0F8-4178-8B74-853908135BB3}" type="presParOf" srcId="{6B8D6A41-9644-45E3-ABDA-5A9680B718C9}" destId="{E3544FF4-B671-4815-89E3-E638670D48EC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F4190027-C3EA-455D-A13B-F70AF96CF22C}" type="presParOf" srcId="{73224B4D-D070-4232-A80C-874D35A0E5BA}" destId="{7111C2E2-FBBC-4E08-804A-960728ABFE8D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{37412B06-6CB2-4171-8344-B4A41C42F1F7}" type="presParOf" srcId="{7111C2E2-FBBC-4E08-804A-960728ABFE8D}" destId="{B42490AC-5E96-4DBB-B244-AB645F44550A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A7BD2C3E-EBF8-459C-9B14-48E58FF6A573}" type="presParOf" srcId="{7111C2E2-FBBC-4E08-804A-960728ABFE8D}" destId="{6DA55221-CBBD-427A-8040-846C449DE620}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{408193A1-F746-456D-AA70-D4B7793101C1}" type="presParOf" srcId="{6DA55221-CBBD-427A-8040-846C449DE620}" destId="{23B5963C-18B0-4D4B-AD9C-6FBA96CD1B88}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F76A29DD-D731-4938-A66C-F91BF71CA38B}" type="presParOf" srcId="{23B5963C-18B0-4D4B-AD9C-6FBA96CD1B88}" destId="{3E24C2E8-E360-44DA-B24F-86B772218B97}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B81D1BC4-C780-4903-B065-151A4BE668C9}" type="presParOf" srcId="{23B5963C-18B0-4D4B-AD9C-6FBA96CD1B88}" destId="{0CAAEB14-E13B-40AB-AB7A-54822A5BC221}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{91FF1AAD-3F03-4CC7-8753-44ECC905A66A}" type="presParOf" srcId="{6DA55221-CBBD-427A-8040-846C449DE620}" destId="{C4FF9F74-ADA4-4C7F-8593-81CEB4E06BB3}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{760B501A-5362-474F-8558-F9C53B4326CB}" type="presParOf" srcId="{6DA55221-CBBD-427A-8040-846C449DE620}" destId="{29AD05DE-D3EB-4FD8-BD06-D527D9082E3B}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E53926BD-F472-47E2-ADEC-9F7426818A85}" type="presParOf" srcId="{73224B4D-D070-4232-A80C-874D35A0E5BA}" destId="{6BD14605-9BEB-460B-8E56-3D8D881F4E51}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{83D2E009-AA9D-4C90-9BE4-64C231DC286E}" type="presParOf" srcId="{6BD14605-9BEB-460B-8E56-3D8D881F4E51}" destId="{51FE6479-37E3-4E18-9C5A-0A3E600F933A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{8052ED81-2FC3-4034-9462-73E52FD015D0}" type="presParOf" srcId="{6BD14605-9BEB-460B-8E56-3D8D881F4E51}" destId="{493D99A6-C5F6-456A-8C0C-BDE49BF4A67E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{13EA8BC1-ED82-469F-940E-5A1A81A6D014}" type="presParOf" srcId="{493D99A6-C5F6-456A-8C0C-BDE49BF4A67E}" destId="{67D07B75-CA61-4F54-9FC5-BCB4F962DDEE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{CE7B8E14-6CB9-4F93-8B33-D245BD8886B4}" type="presParOf" srcId="{67D07B75-CA61-4F54-9FC5-BCB4F962DDEE}" destId="{8808E47B-3DFA-42A7-9279-0CBDEE03D9FE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{170E8EAA-DA89-464F-BF1A-D37237825CDC}" type="presParOf" srcId="{67D07B75-CA61-4F54-9FC5-BCB4F962DDEE}" destId="{70A4D5CC-B4AF-4498-ABE4-DB9F805B0FF9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D7F4CD81-5AB2-477F-98BA-CBA80032EEC6}" type="presParOf" srcId="{493D99A6-C5F6-456A-8C0C-BDE49BF4A67E}" destId="{810F500B-2CB5-47F6-BB52-11DF0CB7554C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D34A4544-812F-4EDA-B04F-C6EA1EF14900}" type="presParOf" srcId="{810F500B-2CB5-47F6-BB52-11DF0CB7554C}" destId="{313F904C-E643-4232-9384-76712C4F2637}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{64A4E726-3379-442E-9FF7-2D0627C657A6}" type="presParOf" srcId="{810F500B-2CB5-47F6-BB52-11DF0CB7554C}" destId="{30B7CC18-50D4-458E-8DB8-DDA69CE58222}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{6DF872C2-C144-474B-9B16-5132519DB952}" type="presParOf" srcId="{30B7CC18-50D4-458E-8DB8-DDA69CE58222}" destId="{8EA8FD81-E699-4BDD-98CD-EF22493F5CAE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4D6D1A33-0CE1-4E1C-ADE3-306A7BCAEC5A}" type="presParOf" srcId="{8EA8FD81-E699-4BDD-98CD-EF22493F5CAE}" destId="{53A9C9B0-87F4-4382-AAB3-9896557408CF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{7550C3AF-3D62-4A43-B671-6900CDBD9D12}" type="presParOf" srcId="{8EA8FD81-E699-4BDD-98CD-EF22493F5CAE}" destId="{F9B43D21-8D1C-4ACC-8086-02B15D76CD41}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{522B51BA-FF65-4D71-90B2-DB41B8E753B1}" type="presParOf" srcId="{30B7CC18-50D4-458E-8DB8-DDA69CE58222}" destId="{F0924237-5663-452B-B34A-F849C8144316}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9E9DAFD3-AA3B-4EAC-8FEB-6F55286DABB4}" type="presParOf" srcId="{30B7CC18-50D4-458E-8DB8-DDA69CE58222}" destId="{75BD494D-6FBF-49A5-B218-F4D74526DBEE}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{1B79D9EF-A042-4A47-B150-EC13036D780C}" type="presParOf" srcId="{810F500B-2CB5-47F6-BB52-11DF0CB7554C}" destId="{0BE750BE-413D-4E4D-9944-F1C36AA1BA66}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{ABF67C8F-6578-40FA-B9EE-169DB01B1E2D}" type="presParOf" srcId="{810F500B-2CB5-47F6-BB52-11DF0CB7554C}" destId="{84F73945-72D2-4CA5-AAB8-9F3FA792FAD9}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{E0357DEC-5E04-4689-AEB2-5A627CC9C52F}" type="presParOf" srcId="{84F73945-72D2-4CA5-AAB8-9F3FA792FAD9}" destId="{881A10A3-DDB4-4124-82C7-9890530628FF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{2B50D5E3-D75B-4196-824F-04C761F24AD8}" type="presParOf" srcId="{881A10A3-DDB4-4124-82C7-9890530628FF}" destId="{CAD55840-5AFD-4DB2-B7E0-D613E31C3DC4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{2865D13A-05E4-4315-91F4-273DA8A787C9}" type="presParOf" srcId="{881A10A3-DDB4-4124-82C7-9890530628FF}" destId="{79CD6637-F165-4F1E-AA9D-27FEF34C5FE5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{C276649C-7BE1-4EC6-B99F-AB08D2091C65}" type="presParOf" srcId="{84F73945-72D2-4CA5-AAB8-9F3FA792FAD9}" destId="{7198B736-E820-456F-9175-3074CA3A8532}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{3B831C3C-5B59-4550-AE97-06D8726DE8E9}" type="presParOf" srcId="{84F73945-72D2-4CA5-AAB8-9F3FA792FAD9}" destId="{1838701E-BD5D-4CE5-B20E-A6D4FEC75C9E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4EF985A6-321D-4ECF-BA8C-D85B52BAD2F6}" type="presParOf" srcId="{493D99A6-C5F6-456A-8C0C-BDE49BF4A67E}" destId="{A8452D2A-CEA7-4E8E-9445-2F61224A3CD5}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D066FD04-E608-46B0-903B-E50DEB770574}" type="presParOf" srcId="{6BD14605-9BEB-460B-8E56-3D8D881F4E51}" destId="{BEA7F2DC-A765-4739-94ED-8967CDA78440}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{CEA372FF-4BA8-4FA2-9E7A-74052775FB02}" type="presParOf" srcId="{6BD14605-9BEB-460B-8E56-3D8D881F4E51}" destId="{BEC3851F-8553-4A0F-B141-5D9D8B69643A}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2E6CACC1-2D18-41D9-ABCD-F88EABE46C69}" type="presParOf" srcId="{BEC3851F-8553-4A0F-B141-5D9D8B69643A}" destId="{A37232BC-C4F1-4BF4-86F9-02E3981FA81A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{93662E18-586D-4984-9830-6A9D57247FDC}" type="presParOf" srcId="{A37232BC-C4F1-4BF4-86F9-02E3981FA81A}" destId="{2ED1FB29-6548-479D-902E-3C9799549629}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{7544D68C-4CE6-4231-8BA3-71D0B4A4CD14}" type="presParOf" srcId="{A37232BC-C4F1-4BF4-86F9-02E3981FA81A}" destId="{BCDDBFCA-DCCA-446F-BAF6-16E0450E6DD5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{5091F796-2FE1-44A1-89AB-6FBFEF372D35}" type="presParOf" srcId="{BEC3851F-8553-4A0F-B141-5D9D8B69643A}" destId="{D23FBD61-B367-44B8-83D6-79D91A2C1C99}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C1423FB3-C810-4E45-BCAC-4C42A8C32CAD}" type="presParOf" srcId="{D23FBD61-B367-44B8-83D6-79D91A2C1C99}" destId="{96D70B78-C8A6-403D-BA78-DA1977F19F06}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F6F069CB-887F-4E7B-B988-2D93C1A55958}" type="presParOf" srcId="{D23FBD61-B367-44B8-83D6-79D91A2C1C99}" destId="{A2828BF5-3762-4CAA-AF4C-F6BA2B98FC6D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{16A3DB0C-D271-4234-9E58-47742B52FEF6}" type="presParOf" srcId="{A2828BF5-3762-4CAA-AF4C-F6BA2B98FC6D}" destId="{8DC0AF5A-8BD8-4C0B-ACD7-04ABD01FB91D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{71802ABD-66A9-44BD-9FB9-2F84C6D76CBF}" type="presParOf" srcId="{8DC0AF5A-8BD8-4C0B-ACD7-04ABD01FB91D}" destId="{D884B4FA-7021-4878-BF1A-B5720AC60C85}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{403ADD8D-34F6-4F0C-9598-EBBFB63BB73D}" type="presParOf" srcId="{8DC0AF5A-8BD8-4C0B-ACD7-04ABD01FB91D}" destId="{E602DC47-F916-4FAF-8538-B3E70209D43E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{29BD6794-CE51-4AD1-B40D-890ED7A7C4A7}" type="presParOf" srcId="{A2828BF5-3762-4CAA-AF4C-F6BA2B98FC6D}" destId="{503B714E-7D6E-4125-8E43-2DAC1D7C839A}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{3A5E091C-83D7-413F-BEC8-4AC4DA8D410C}" type="presParOf" srcId="{A2828BF5-3762-4CAA-AF4C-F6BA2B98FC6D}" destId="{2DCC1554-C4AA-46B9-98A6-D2CF5C92D26B}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{CF76FBC4-BF23-44A4-8A78-0F02216D8A20}" type="presParOf" srcId="{D23FBD61-B367-44B8-83D6-79D91A2C1C99}" destId="{4E344C6E-DCF4-43C6-A7B6-C24D0E1BF8C8}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{237F1B8A-62B0-4F9F-B2BA-7714A62A69B0}" type="presParOf" srcId="{D23FBD61-B367-44B8-83D6-79D91A2C1C99}" destId="{63D8A95A-46CF-487D-8763-E6C7C24F318A}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{215A1083-C672-49E1-986D-2A3B8C713BF5}" type="presParOf" srcId="{63D8A95A-46CF-487D-8763-E6C7C24F318A}" destId="{6D3D5B02-9728-4E42-ADE0-DDF30448B98F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{43C66E90-61D8-4937-AE15-76955DD75093}" type="presParOf" srcId="{6D3D5B02-9728-4E42-ADE0-DDF30448B98F}" destId="{4B237D18-E195-4139-9657-70D5A9F44F1D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{65B3BA76-7761-47DE-A297-52C2A9695B65}" type="presParOf" srcId="{6D3D5B02-9728-4E42-ADE0-DDF30448B98F}" destId="{6200BE39-AC39-4162-BE2A-87664DDA62E1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B3308D53-A5A5-45DE-8F99-21FB2862AE7F}" type="presParOf" srcId="{63D8A95A-46CF-487D-8763-E6C7C24F318A}" destId="{E8C3C628-B1DE-47E6-BC6A-1FE99C7E8C6B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{86A7459E-845F-40BB-81BC-77A06AD6C8A6}" type="presParOf" srcId="{63D8A95A-46CF-487D-8763-E6C7C24F318A}" destId="{9589D285-9BC4-4A1C-8B22-952BB89E9B9E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E93ACA64-9CD1-42A2-A915-391741B5C492}" type="presParOf" srcId="{D23FBD61-B367-44B8-83D6-79D91A2C1C99}" destId="{14326CA9-0136-461F-A9FC-7AB401B4C62E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{114577DD-8520-4A6E-BA5E-9B258595B046}" type="presParOf" srcId="{D23FBD61-B367-44B8-83D6-79D91A2C1C99}" destId="{C81B20C5-9507-4EB7-B223-B142E3413889}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{33631A3A-4036-4AE5-B0D1-35763AAAAEF3}" type="presParOf" srcId="{C81B20C5-9507-4EB7-B223-B142E3413889}" destId="{2D1BF54C-650A-4B4F-92A2-738ECFBB38F4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{68705D8B-2EC5-4F0C-B9A3-C79D83D8A55F}" type="presParOf" srcId="{2D1BF54C-650A-4B4F-92A2-738ECFBB38F4}" destId="{8DC77FC3-CFFC-42EF-A325-A8396D51F54B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
@@ -3247,51 +3159,51 @@
   </dgm:bg>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId9" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{CB66A41A-45CC-47E1-89A8-D682499BE4D4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6308450" y="3834044"/>
+          <a:off x="6349149" y="3834044"/>
           <a:ext cx="1683050" cy="2939019"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="2939019"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="1683050" y="2939019"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3312,51 +3224,51 @@
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{2BAB273F-E2E8-418D-B0B6-47EB41EF0FC0}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6308450" y="3834044"/>
+          <a:off x="6349149" y="3834044"/>
           <a:ext cx="1664064" cy="2195237"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="2195237"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="1664064" y="2195237"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3377,51 +3289,51 @@
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{14326CA9-0136-461F-A9FC-7AB401B4C62E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6308450" y="3834044"/>
+          <a:off x="6349149" y="3834044"/>
           <a:ext cx="1644995" cy="1490828"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="1490828"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="1644995" y="1490828"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3442,51 +3354,51 @@
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{4E344C6E-DCF4-43C6-A7B6-C24D0E1BF8C8}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6308450" y="3834044"/>
+          <a:off x="6349149" y="3834044"/>
           <a:ext cx="1616458" cy="767728"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="767728"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="1616458" y="767728"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3507,51 +3419,51 @@
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{96D70B78-C8A6-403D-BA78-DA1977F19F06}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="6308450" y="3788324"/>
+          <a:off x="6349149" y="3788324"/>
           <a:ext cx="1606822" cy="91440"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="45720"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="133643"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="1606822" y="133643"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3572,51 +3484,51 @@
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{BEA7F2DC-A765-4739-94ED-8967CDA78440}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4805269" y="1019196"/>
+          <a:off x="4845968" y="1019196"/>
           <a:ext cx="195076" cy="2398011"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="0" y="2398011"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="195076" y="2398011"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3630,185 +3542,247 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="threePt" dir="t">
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
-    <dsp:sp modelId="{313F904C-E643-4232-9384-76712C4F2637}">
+    <dsp:sp modelId="{0BE750BE-413D-4E4D-9944-F1C36AA1BA66}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2974597" y="3805978"/>
-          <a:ext cx="773757" cy="814088"/>
+          <a:off x="2630315" y="3805978"/>
+          <a:ext cx="793517" cy="2443222"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="0" y="0"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="773757" y="814088"/>
+                <a:pt x="793517" y="2443222"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:shade val="80000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d z="-40000" prstMaterial="matte"/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{313F904C-E643-4232-9384-76712C4F2637}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2630315" y="3805978"/>
+          <a:ext cx="1158737" cy="814088"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="1158737" y="814088"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="dk1">
               <a:shade val="80000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="threePt" dir="t">
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{51FE6479-37E3-4E18-9C5A-0A3E600F933A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4193646" y="1019196"/>
-          <a:ext cx="611623" cy="2399923"/>
+          <a:off x="3849364" y="1019196"/>
+          <a:ext cx="996603" cy="2399923"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
-                <a:pt x="611623" y="0"/>
+                <a:pt x="996603" y="0"/>
               </a:moveTo>
               <a:lnTo>
-                <a:pt x="611623" y="2399923"/>
+                <a:pt x="996603" y="2399923"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="0" y="2399923"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="dk1">
               <a:shade val="60000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="threePt" dir="t">
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{B42490AC-5E96-4DBB-B244-AB645F44550A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1781539" y="1019196"/>
+          <a:off x="1822238" y="1019196"/>
           <a:ext cx="3023729" cy="6615755"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst>
             <a:path>
               <a:moveTo>
                 <a:pt x="3023729" y="0"/>
               </a:moveTo>
               <a:lnTo>
                 <a:pt x="3023729" y="6438873"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="0" y="6438873"/>
               </a:lnTo>
               <a:lnTo>
                 <a:pt x="0" y="6615755"/>
               </a:lnTo>
             </a:path>
           </a:pathLst>
         </a:custGeom>
@@ -3832,51 +3806,51 @@
             <a:rot lat="0" lon="0" rev="7500000"/>
           </a:lightRig>
         </a:scene3d>
         <a:sp3d z="-40000" prstMaterial="matte"/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{5A78D4B2-FA8A-468E-ADE7-5482DD91948D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="7175562" y="0"/>
+          <a:off x="7216260" y="0"/>
           <a:ext cx="2466415" cy="1019196"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -3934,62 +3908,62 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="466725">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1050" b="0" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Yönetim Kurulu</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="7175562" y="0"/>
+        <a:off x="7216260" y="0"/>
         <a:ext cx="2466415" cy="1019196"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D435C49D-674A-403F-9363-F17AA91E659E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3572062" y="0"/>
+          <a:off x="3612760" y="0"/>
           <a:ext cx="2466415" cy="1019196"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -4047,62 +4021,62 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="466725">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1050" b="1" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>MÜDÜR</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3572062" y="0"/>
+        <a:off x="3612760" y="0"/>
         <a:ext cx="2466415" cy="1019196"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3E24C2E8-E360-44DA-B24F-86B772218B97}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="645802" y="7634952"/>
+          <a:off x="686501" y="7634952"/>
           <a:ext cx="2271474" cy="842297"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -4157,62 +4131,62 @@
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6985" tIns="6985" rIns="6985" bIns="6985" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1100" b="1" kern="1200"/>
             <a:t>Arapça Mütercim Tercümanlık Bölüm Kurulu</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="645802" y="7634952"/>
+        <a:off x="686501" y="7634952"/>
         <a:ext cx="2271474" cy="842297"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8808E47B-3DFA-42A7-9279-0CBDEE03D9FE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1755549" y="3032261"/>
+          <a:off x="1411267" y="3032261"/>
           <a:ext cx="2438097" cy="773717"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -4270,63 +4244,63 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1100" b="1" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Müdür Yardımcısı</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1755549" y="3032261"/>
+        <a:off x="1411267" y="3032261"/>
         <a:ext cx="2438097" cy="773717"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{53A9C9B0-87F4-4382-AAB3-9896557408CF}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1760196" y="4198919"/>
-          <a:ext cx="1988158" cy="842297"/>
+          <a:off x="1415914" y="4198919"/>
+          <a:ext cx="2373139" cy="842297"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
@@ -4380,62 +4354,442 @@
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6985" tIns="6985" rIns="6985" bIns="6985" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1100" b="1" kern="1200"/>
             <a:t>Yabancı Diller Bölümü</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1760196" y="4198919"/>
-        <a:ext cx="1988158" cy="842297"/>
+        <a:off x="1415914" y="4198919"/>
+        <a:ext cx="2373139" cy="842297"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{CAD55840-5AFD-4DB2-B7E0-D613E31C3DC4}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="10800000" flipV="1">
+          <a:off x="1419131" y="5140397"/>
+          <a:ext cx="2004701" cy="2217609"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="lt1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="5080" tIns="5080" rIns="5080" bIns="5080" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Erasmus Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>SİUZEM Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Bologna/TYYÇ Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Yabancı Uyruklu Öğrenci Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Spor Dostu Kampüs Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Sıfır Atık Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Pedagojik Formasyon Birim Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>İş-Kur Birim Koordinatörlüğü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>OSD Koordinatörü</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Birim Kariyer Temsilcisi</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Akademik Teşvik Üst Kurul Üyeliği</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>İç Kontrol Komisyonu Birim Temsilcisi</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Özel Gereksinimli Öğrenci Danışmanı</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="800" b="1" i="0" kern="1200"/>
+            <a:t>Mütercim Tercümanlık Bölüm Koordinatörlüğü</a:t>
+          </a:r>
+          <a:endParaRPr lang="tr-TR" sz="900" b="1" i="0" kern="1200"/>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="tr-TR" sz="900" b="0" i="0" kern="1200"/>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr lang="tr-TR" sz="900" b="1" kern="1200"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-10800000">
+        <a:off x="1419131" y="5140397"/>
+        <a:ext cx="2004701" cy="2217609"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{2ED1FB29-6548-479D-902E-3C9799549629}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="5000345" y="3000371"/>
+          <a:off x="5041044" y="3000371"/>
           <a:ext cx="2616209" cy="833672"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -4493,62 +4847,62 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="488950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1100" b="1" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Yüksekokul Sekreteri</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="5000345" y="3000371"/>
+        <a:off x="5041044" y="3000371"/>
         <a:ext cx="2616209" cy="833672"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D884B4FA-7021-4878-BF1A-B5720AC60C85}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="7915272" y="3596499"/>
+          <a:off x="7955971" y="3596499"/>
           <a:ext cx="2354962" cy="650935"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -4606,62 +4960,62 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1200" b="1" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Yazı İşleri</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="7915272" y="3596499"/>
+        <a:off x="7955971" y="3596499"/>
         <a:ext cx="2354962" cy="650935"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4B237D18-E195-4139-9657-70D5A9F44F1D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="7924908" y="4287832"/>
+          <a:off x="7965607" y="4287832"/>
           <a:ext cx="2336111" cy="627882"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -4719,62 +5073,62 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1200" b="1" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Öğrenci İşleri</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="7924908" y="4287832"/>
+        <a:off x="7965607" y="4287832"/>
         <a:ext cx="2336111" cy="627882"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8DC77FC3-CFFC-42EF-A325-A8396D51F54B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="7953445" y="5002260"/>
+          <a:off x="7994144" y="5002260"/>
           <a:ext cx="2305957" cy="645225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -4832,62 +5186,62 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1200" b="1" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Bütçe Mali İşler</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="7953445" y="5002260"/>
+        <a:off x="7994144" y="5002260"/>
         <a:ext cx="2305957" cy="645225"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{5A115E86-5113-4ED3-B238-B73CA33DA510}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="7972515" y="5707061"/>
+          <a:off x="8013213" y="5707061"/>
           <a:ext cx="2302049" cy="644441"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -4945,62 +5299,62 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1200" b="1" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Personel İşleri</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="7972515" y="5707061"/>
+        <a:off x="8013213" y="5707061"/>
         <a:ext cx="2302049" cy="644441"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C394E421-1938-4961-8309-0AE3B34E61E6}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="7991500" y="6409284"/>
+          <a:off x="8032199" y="6409284"/>
           <a:ext cx="2278801" cy="727559"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -5058,62 +5412,62 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1200" b="1" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Teknik Destek</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="7991500" y="6409284"/>
+        <a:off x="8032199" y="6409284"/>
         <a:ext cx="2278801" cy="727559"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{1D018236-992D-4524-9299-7C179F58B061}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="161919" y="0"/>
+          <a:off x="202618" y="0"/>
           <a:ext cx="2466415" cy="1019196"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="lt1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
@@ -5171,51 +5525,51 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="466725">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="tr-TR" sz="1050" b="0" kern="1200">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Yüksekokul Kurulu</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="161919" y="0"/>
+        <a:off x="202618" y="0"/>
         <a:ext cx="2466415" cy="1019196"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="1000"/>
     <dgm:cat type="convert" pri="6000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2" type="asst">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
@@ -6326,51 +6680,51 @@
                         <dgm:param type="linDir" val="fromR"/>
                         <dgm:param type="secChAlign" val="t"/>
                         <dgm:param type="secLinDir" val="fromT"/>
                       </dgm:alg>
                     </dgm:else>
                   </dgm:choose>
                   <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                     <dgm:adjLst/>
                   </dgm:shape>
                   <dgm:presOf/>
                   <dgm:constrLst/>
                   <dgm:ruleLst/>
                   <dgm:forEach name="Name147" ref="rep2b"/>
                 </dgm:layoutNode>
               </dgm:layoutNode>
             </dgm:forEach>
           </dgm:layoutNode>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d2">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d2#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="3D" pri="11200"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t">
         <a:rot lat="0" lon="0" rev="7500000"/>
       </a:lightRig>
     </dgm:scene3d>
     <dgm:sp3d prstMaterial="plastic">
       <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
     </dgm:sp3d>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="3">
@@ -7881,51 +8235,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E340909-7330-41A2-A808-4994E1127AE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB32A0CD-AE26-447D-94BF-30446DD169D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>1</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>